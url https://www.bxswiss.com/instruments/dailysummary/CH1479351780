--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd9674a74bd4905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3632b94d9af3465f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5b306085b854f85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c3ee1d0810c4494"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90adb9308b3b4c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5b306085b854f85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe84fe4882d9497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c3ee1d0810c4494" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>