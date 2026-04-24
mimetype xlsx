--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3632b94d9af3465f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc2f3a0bf204882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c3ee1d0810c4494"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f2fd89acd6c469a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe84fe4882d9497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c3ee1d0810c4494" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3b0422ad9174c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f2fd89acd6c469a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,794</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,558</x:t>
-[...11 lines deleted...]
-          <x:t>1,380</x:t>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,542</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>1,136</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>