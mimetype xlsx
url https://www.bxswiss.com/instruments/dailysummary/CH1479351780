--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc2f3a0bf204882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3219fdab13004261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f2fd89acd6c469a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra787a9db67ab4a2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3b0422ad9174c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f2fd89acd6c469a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97da8f5bf1eb443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra787a9db67ab4a2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>