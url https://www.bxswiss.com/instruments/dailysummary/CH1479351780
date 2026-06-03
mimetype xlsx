--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3219fdab13004261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e00b5c71bb4e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra787a9db67ab4a2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R409b76b37dfd43aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97da8f5bf1eb443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra787a9db67ab4a2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff2d1b363e544e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R409b76b37dfd43aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,885</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,727</x:t>
-[...11 lines deleted...]
-          <x:t>1,597</x:t>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,583</x:t>
-[...65 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,187</x:t>
-[...124 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>