--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e00b5c71bb4e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fa020e180b49b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R409b76b37dfd43aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f5d36806934773"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff2d1b363e544e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R409b76b37dfd43aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f727d7c4daf4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f5d36806934773" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,887</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,141</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>2,739</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>