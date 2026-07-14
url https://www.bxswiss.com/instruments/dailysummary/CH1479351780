--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fa020e180b49b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R542c248417024a35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f5d36806934773"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9bed71ab76642ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f727d7c4daf4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f5d36806934773" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red7ea62e9d7045e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9bed71ab76642ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>