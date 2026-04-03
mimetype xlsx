--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097dc425d5824fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21209d77ecab44df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R506dab7fec224894"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb0812d8aba44366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra13d701bba234e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R506dab7fec224894" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0876817397ad4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb0812d8aba44366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...188 lines deleted...]
-          <x:t>30.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,221</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>2,523</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>