--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21209d77ecab44df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc654202ef5ca4693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb0812d8aba44366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f07a5681d534de6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0876817397ad4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb0812d8aba44366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cadd7218b814409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f07a5681d534de6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1,880</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,840</x:t>
-[...33 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,416</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,370</x:t>
-[...382 lines deleted...]
-          <x:t>1,208</x:t>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>