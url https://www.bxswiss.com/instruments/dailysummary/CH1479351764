--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc654202ef5ca4693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84c6593a2b148fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f07a5681d534de6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389f08dc54604048"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cadd7218b814409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f07a5681d534de6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7caab4c5ca7445dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389f08dc54604048" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,700</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>1,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,712</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>