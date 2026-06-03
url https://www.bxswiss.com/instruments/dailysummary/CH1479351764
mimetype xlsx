--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84c6593a2b148fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45b32545a8b4482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389f08dc54604048"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b37e3810054c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7caab4c5ca7445dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389f08dc54604048" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e56dcd493694321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b37e3810054c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>1,689</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,679</x:t>
-[...107 lines deleted...]
-          <x:t>2,127</x:t>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>2,021</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>