--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra77f89b2e8a24339" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49935f368dd426c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra93c9bfc44874e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5083a460ef274766"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3f702310dae4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra93c9bfc44874e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd52b785ff0aa4f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5083a460ef274766" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,421</x:t>
-[...252 lines deleted...]
-          <x:t>1,550</x:t>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>