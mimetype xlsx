--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49935f368dd426c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1286544680a42a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5083a460ef274766"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b7996a69b849fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd52b785ff0aa4f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5083a460ef274766" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833d54f96d1c4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b7996a69b849fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1,660</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,604</x:t>
-[...16 lines deleted...]
-          <x:t>1,712</x:t>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,728</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,806</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>