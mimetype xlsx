--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1286544680a42a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9af3b3643b74aed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b7996a69b849fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb96c59cd40934eca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833d54f96d1c4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b7996a69b849fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e9e8bfb3518472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb96c59cd40934eca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>