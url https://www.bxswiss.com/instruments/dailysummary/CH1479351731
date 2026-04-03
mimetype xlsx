--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3165158e00e648c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d829bbceea24249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda93fad20d244065"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R140869027d3e4671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ef9dfdb40c74baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda93fad20d244065" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28b32919d2da4c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R140869027d3e4671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>