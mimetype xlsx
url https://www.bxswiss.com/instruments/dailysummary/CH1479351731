--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d829bbceea24249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1476cd1b96be4eb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R140869027d3e4671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4031016d2440421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28b32919d2da4c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R140869027d3e4671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34e286d156684639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4031016d2440421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,282</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,450</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>1,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>