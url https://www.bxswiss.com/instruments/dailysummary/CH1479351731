--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1476cd1b96be4eb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9edf2f0c0b42b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4031016d2440421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R421dd42c6f9b4d6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34e286d156684639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4031016d2440421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R348ecbf4ee1748ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R421dd42c6f9b4d6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1,748</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,884</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,824</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>