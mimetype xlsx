--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9edf2f0c0b42b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8086fcf524e74fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R421dd42c6f9b4d6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f6d6eb499c947e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R348ecbf4ee1748ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R421dd42c6f9b4d6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98bb28e58bcd4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f6d6eb499c947e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>