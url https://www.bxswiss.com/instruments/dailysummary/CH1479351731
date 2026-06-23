--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8086fcf524e74fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd715dd3b5c4b475c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f6d6eb499c947e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69bfaa6e304d43e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98bb28e58bcd4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f6d6eb499c947e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37cb44b18e19462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69bfaa6e304d43e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>