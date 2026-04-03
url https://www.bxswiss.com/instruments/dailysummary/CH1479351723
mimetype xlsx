--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ea77fc4eac48ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c24338143f4da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd709b1b0a24445"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e2ff8be7a64c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6313a8924646b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd709b1b0a24445" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57cd7a016e14491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e2ff8be7a64c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>