--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c24338143f4da0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd892f65424e74026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e2ff8be7a64c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d4e635fa9f48c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57cd7a016e14491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e2ff8be7a64c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R996416dcc63e4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d4e635fa9f48c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1,722</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,672</x:t>
-[...43 lines deleted...]
-          <x:t>1,802</x:t>
+          <x:t>1,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,550</x:t>
-[...301 lines deleted...]
-          <x:t>1,438</x:t>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>