--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd892f65424e74026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb637bc033c974841" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d4e635fa9f48c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5a1156ad2fd4966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R996416dcc63e4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d4e635fa9f48c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0944f0e5ca994032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5a1156ad2fd4966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>1,786</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,822</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,874</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>