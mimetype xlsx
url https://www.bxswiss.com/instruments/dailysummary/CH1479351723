--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb637bc033c974841" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c9de8d11b3544c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5a1156ad2fd4966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3effdb7362c04019"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0944f0e5ca994032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5a1156ad2fd4966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43ce02bb54e468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3effdb7362c04019" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>