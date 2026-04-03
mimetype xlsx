--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c729b7f1d14ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a8a8be50054e66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eeaace2cb624c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ee7319e21041bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc134a40ba04c4f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eeaace2cb624c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82244494f1c64a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ee7319e21041bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>