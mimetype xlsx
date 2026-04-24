--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a8a8be50054e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0623a489ad4fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ee7319e21041bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11c83569bc084b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82244494f1c64a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ee7319e21041bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bee50edc08440d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11c83569bc084b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>1,716</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>11.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,238</x:t>
-[...441 lines deleted...]
-          <x:t>1,518</x:t>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>