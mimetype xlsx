--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0623a489ad4fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a4a377f22a48e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11c83569bc084b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad756bddf8f449b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bee50edc08440d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11c83569bc084b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dd8e6a077c84f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad756bddf8f449b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>2,626</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>