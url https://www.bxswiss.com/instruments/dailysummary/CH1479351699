--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra66cb2ae97574b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad8939c2a6fa40aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc09b9c99227b4380"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b1012813aa434e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd259d5e405a4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc09b9c99227b4380" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f226d715bb464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b1012813aa434e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>