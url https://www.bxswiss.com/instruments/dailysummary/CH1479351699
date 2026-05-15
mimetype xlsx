--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad8939c2a6fa40aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dcda0d3caab42b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b1012813aa434e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb716322c35554d7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f226d715bb464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b1012813aa434e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8b3f6744b24a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb716322c35554d7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,540</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,736</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,602</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>