--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra99bbaa499bd434c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51eb865f596b4bfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb819515764504057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b2cbc16f8d45c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8603474b0d754c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb819515764504057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7049ac7298b4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b2cbc16f8d45c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>