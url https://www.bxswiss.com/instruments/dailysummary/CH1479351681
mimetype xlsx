--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51eb865f596b4bfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf60160ae7c2432f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b2cbc16f8d45c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f37e3696c24d06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7049ac7298b4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b2cbc16f8d45c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdda5a3cdb614393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f37e3696c24d06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>2,042</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2,112</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,976</x:t>
-[...38 lines deleted...]
-          <x:t>1,920</x:t>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,910</x:t>
-[...328 lines deleted...]
-          <x:t>1,688</x:t>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>