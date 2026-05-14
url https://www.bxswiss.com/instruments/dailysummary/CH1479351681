--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf60160ae7c2432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5b7e2456084c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f37e3696c24d06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c0d4b0e71b74bc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdda5a3cdb614393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f37e3696c24d06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5abc084df304f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c0d4b0e71b74bc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,276</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>2,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,186</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>