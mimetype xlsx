--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R624410b0332c4c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f107b6258d4796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a8f908781f142c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe45cf4f90e4286"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1e7bea4b6734dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a8f908781f142c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58c283c1e73341c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe45cf4f90e4286" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>