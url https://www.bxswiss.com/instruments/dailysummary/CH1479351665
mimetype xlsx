--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f107b6258d4796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd449fa30a6432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe45cf4f90e4286"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b34040a6744c55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58c283c1e73341c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe45cf4f90e4286" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c0148855274975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b34040a6744c55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,750</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,954</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,776</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>