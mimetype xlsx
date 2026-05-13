--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd449fa30a6432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47504698aac4619" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b34040a6744c55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50da8ca68dcf4470"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c0148855274975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b34040a6744c55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ca6c855b1c4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50da8ca68dcf4470" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>