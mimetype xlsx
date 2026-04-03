--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45166bdf1ae4748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e1dff0cdff48ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13cb64d72c0e4363"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f14232bdf204451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53fa5c2bf3334187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13cb64d72c0e4363" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712eabc175d04930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f14232bdf204451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>