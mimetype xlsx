--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e1dff0cdff48ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe66dee499e44a7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f14232bdf204451"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5031a3e08d0b451e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712eabc175d04930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f14232bdf204451" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ae88920e864a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5031a3e08d0b451e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>3,102</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,632</x:t>
-[...75 lines deleted...]
-          <x:t>2,380</x:t>
+          <x:t>3,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,622</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>1,866</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>