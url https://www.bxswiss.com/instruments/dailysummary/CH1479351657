--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe66dee499e44a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2217ad0c18641bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5031a3e08d0b451e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb210b0f562e4103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ae88920e864a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5031a3e08d0b451e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf36553094b04aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb210b0f562e4103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>