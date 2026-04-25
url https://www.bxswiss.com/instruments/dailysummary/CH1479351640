--- v3 (2026-03-14)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4307607c4530485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ebe3030fca54d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R384d5f9503df43ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b6586c11b64c99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66859818284f4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R384d5f9503df43ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6384d4c8ab4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b6586c11b64c99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...473 lines deleted...]
-          <x:t>2,726</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,738</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>2,254</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>