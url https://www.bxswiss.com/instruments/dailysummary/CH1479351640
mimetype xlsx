--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ebe3030fca54d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86e5f2cfc894402" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b6586c11b64c99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7992dca2ebb4954"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6384d4c8ab4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b6586c11b64c99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c30e05191d84225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7992dca2ebb4954" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>2,498</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,422</x:t>
-[...97 lines deleted...]
-          <x:t>2,670</x:t>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,518</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>2,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,290</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>