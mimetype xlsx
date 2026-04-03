--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb04d4de01384bd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb31ec07bfe41fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74d05bca17ee4624"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e93bbba77334afa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a5181dbf334413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74d05bca17ee4624" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16790b310d264853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e93bbba77334afa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>