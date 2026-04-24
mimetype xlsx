--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb31ec07bfe41fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e670417c8b4ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e93bbba77334afa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra26ff5e27bff47f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16790b310d264853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e93bbba77334afa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc89e6ea17f244bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra26ff5e27bff47f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>2,222</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...370 lines deleted...]
-          <x:t>2,050</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>