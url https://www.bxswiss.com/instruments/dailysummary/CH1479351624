--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e670417c8b4ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d7dc2f107874271" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra26ff5e27bff47f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6d0f65477e48d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc89e6ea17f244bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra26ff5e27bff47f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re30e05a4a08b473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6d0f65477e48d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>