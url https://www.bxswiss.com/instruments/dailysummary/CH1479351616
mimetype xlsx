--- v1 (2026-01-11)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4b02ee178f4d7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea57c28d4004f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c45bf7e066c4a02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R802baaece55a4f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7f25929a6b4ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c45bf7e066c4a02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9ae071c0954908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R802baaece55a4f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>4,029</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>