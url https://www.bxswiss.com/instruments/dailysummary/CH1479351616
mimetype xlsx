--- v2 (2026-04-03)
+++ v3 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea57c28d4004f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc3a611a17b41a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R802baaece55a4f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73032cdf240a4729"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9ae071c0954908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R802baaece55a4f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e43688589f41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73032cdf240a4729" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,606</x:t>
-[...387 lines deleted...]
-          <x:t>2,144</x:t>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>