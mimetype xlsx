--- v3 (2026-04-29)
+++ v4 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc3a611a17b41a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc46e0a3a87248d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73032cdf240a4729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e6a882010e54193"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e43688589f41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73032cdf240a4729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38fb14b99d004cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e6a882010e54193" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>