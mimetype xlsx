--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc05b6fc906fa4ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f7f91570af4548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ac850294834e54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00d45a3e7e354173"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e894cb4777f4509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ac850294834e54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49f3574481a4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00d45a3e7e354173" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>