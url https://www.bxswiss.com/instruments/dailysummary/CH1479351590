--- v6 (2026-04-03)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f7f91570af4548" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2cc01af95e4cca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00d45a3e7e354173"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c686c028ed44c8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49f3574481a4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00d45a3e7e354173" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeea56f1809e428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c686c028ed44c8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,343</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,040</x:t>
-[...598 lines deleted...]
-          <x:t>2,244</x:t>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>