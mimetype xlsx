--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4086cf6c33b45a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7766a303eb71440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb312c41f5934f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ace69f647214360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79cb6924d9a14542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb312c41f5934f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8f04d6629d94abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ace69f647214360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>