--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7766a303eb71440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re24c5490511140a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ace69f647214360"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8726d4675854488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8f04d6629d94abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ace69f647214360" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd2a591f2d854600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8726d4675854488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>3,208</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,730</x:t>
-[...43 lines deleted...]
-          <x:t>3,140</x:t>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,904</x:t>
-[...463 lines deleted...]
-          <x:t>2,346</x:t>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>