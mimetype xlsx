--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re24c5490511140a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a83ca4cd974a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8726d4675854488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re94e7bb7802e4668"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd2a591f2d854600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8726d4675854488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff6130d7e02437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re94e7bb7802e4668" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>