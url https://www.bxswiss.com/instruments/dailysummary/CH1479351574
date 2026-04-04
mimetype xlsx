--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e90378a2b849b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580b0a64c1de41b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d84539516ba4c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red37b955d5974383"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R415c4287009e4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d84539516ba4c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0320433e0ce840f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red37b955d5974383" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>