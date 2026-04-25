--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580b0a64c1de41b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49064cf15b8f4469" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red37b955d5974383"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9a7c8631ad4611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0320433e0ce840f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red37b955d5974383" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e43f98f555644a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9a7c8631ad4611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>