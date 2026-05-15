--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49064cf15b8f4469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893daf5bea9643f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9a7c8631ad4611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ebda102534e456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e43f98f555644a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9a7c8631ad4611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dda2bc994a248b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ebda102534e456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>2,972</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,152</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,250</x:t>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>