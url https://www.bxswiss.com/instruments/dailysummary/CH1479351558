--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54638c52aa36425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a774b564f6b4470" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8570904717e4d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72fc70ab8d464389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9357bee5c7654c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8570904717e4d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8077313ab14db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72fc70ab8d464389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>