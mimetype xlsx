--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a774b564f6b4470" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0bacc96bf1d4e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72fc70ab8d464389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra23462dc89e2424c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8077313ab14db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72fc70ab8d464389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf3df1561504e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra23462dc89e2424c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,446</x:t>
-[...468 lines deleted...]
-          <x:t>2,550</x:t>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>