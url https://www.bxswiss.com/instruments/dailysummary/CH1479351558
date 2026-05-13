--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0bacc96bf1d4e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c82018331b4734" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra23462dc89e2424c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R399162686d2a4e83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf3df1561504e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra23462dc89e2424c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab4b82301d34cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R399162686d2a4e83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>