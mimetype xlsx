--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c2c19583e74525" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17bba9157487411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d4f215179254a9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ffc485603f84a83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b429715c2a24033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d4f215179254a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d4f961641ce4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ffc485603f84a83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>