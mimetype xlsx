--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17bba9157487411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f9b1b0aa374273" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ffc485603f84a83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra38b6378ee524bd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d4f961641ce4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ffc485603f84a83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a934561ed054efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra38b6378ee524bd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,809</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,484</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>3,758</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,994</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>2,656</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>