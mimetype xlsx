--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f9b1b0aa374273" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R885bf7b6adee49f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra38b6378ee524bd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a43d1f757dc4bae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a934561ed054efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra38b6378ee524bd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R275f587e096f411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a43d1f757dc4bae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>