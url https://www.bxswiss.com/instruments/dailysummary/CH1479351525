--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204051a7c318478a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47360499583341be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a10ebf1f32b4ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra69ffc32c1074374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1c3a3e697884992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a10ebf1f32b4ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re298c4442d51466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra69ffc32c1074374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>