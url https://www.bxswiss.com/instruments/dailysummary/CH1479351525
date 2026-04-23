--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47360499583341be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9173b15aa7844136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra69ffc32c1074374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537f1b7b05384ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re298c4442d51466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra69ffc32c1074374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280e9104c7534cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537f1b7b05384ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>4,000</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,142</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>2,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>