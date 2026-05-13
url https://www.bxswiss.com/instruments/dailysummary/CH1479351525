--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9173b15aa7844136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc21084f896d34c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537f1b7b05384ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d87a9f1f6d40ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280e9104c7534cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537f1b7b05384ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf096128246d1489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d87a9f1f6d40ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>