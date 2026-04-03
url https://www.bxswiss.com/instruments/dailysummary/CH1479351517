--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd1e6fce4ac4ecb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4177150335445c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87680f1b02e548b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23381d75e5de4745"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3e2248c6fc4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87680f1b02e548b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e06d594fb84185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23381d75e5de4745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>