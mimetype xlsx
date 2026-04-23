--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4177150335445c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R199538355e884398" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23381d75e5de4745"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d23948c3e94b6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e06d594fb84185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23381d75e5de4745" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdffc829cc2ef4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d23948c3e94b6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>4,266</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,738</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>2,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>