--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R199538355e884398" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48d6f5c79ce4d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d23948c3e94b6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8bfb30a3d5c440c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdffc829cc2ef4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d23948c3e94b6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13eb6264fd0c4ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8bfb30a3d5c440c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>