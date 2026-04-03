--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e99e60d50c4777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c56d11f90024368" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R449ac192ecdd4190"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0af24094cbbb4444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ccf272739f4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R449ac192ecdd4190" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3200f6a06aaa4690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0af24094cbbb4444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>4,845</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>