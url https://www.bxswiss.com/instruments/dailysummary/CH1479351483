--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c56d11f90024368" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d3f6499ffad452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0af24094cbbb4444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a5e3f3e30eb4658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3200f6a06aaa4690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0af24094cbbb4444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f0f1bf0d8a4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a5e3f3e30eb4658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,296</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,236</x:t>
-[...571 lines deleted...]
-          <x:t>3,090</x:t>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>