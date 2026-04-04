--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb7f3122da046f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9cd40f3cabd4a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fb3381d399741b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c25c234d1314a56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92b1fc6c6e454372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fb3381d399741b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9950c5790f124e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c25c234d1314a56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>