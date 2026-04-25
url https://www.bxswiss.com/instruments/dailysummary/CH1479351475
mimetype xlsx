--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9cd40f3cabd4a67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8110db3e87ed4304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c25c234d1314a56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e6c019a79ad4fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9950c5790f124e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c25c234d1314a56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81fb420dbc5c438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e6c019a79ad4fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,122</x:t>
-[...441 lines deleted...]
-          <x:t>3,204</x:t>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>