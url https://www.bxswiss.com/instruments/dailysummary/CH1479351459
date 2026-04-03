--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75811dde287545c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc097f5ebed4e60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82a5f8ab48464ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d8d786990e14a05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb32bea437324386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82a5f8ab48464ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd449089d20cf4588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d8d786990e14a05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>