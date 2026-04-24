--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc097f5ebed4e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4517093937b042e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d8d786990e14a05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9cbc593766148d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd449089d20cf4588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d8d786990e14a05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13fffdaf15ef494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9cbc593766148d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>3,834</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,882</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>3,318</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>