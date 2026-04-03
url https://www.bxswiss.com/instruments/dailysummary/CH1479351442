--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317a4572743c4ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra74fce4934b240f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R701d08af35964a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192410e787df4a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f2284ff1ab24761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R701d08af35964a0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8434df5b62c40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192410e787df4a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>