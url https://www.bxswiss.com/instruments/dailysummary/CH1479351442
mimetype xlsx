--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra74fce4934b240f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R630c69c1fe9c4455" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192410e787df4a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb857ddf538ac4d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8434df5b62c40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192410e787df4a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e2cfdd193f40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb857ddf538ac4d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,979</x:t>
-[...630 lines deleted...]
-          <x:t>3,434</x:t>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>