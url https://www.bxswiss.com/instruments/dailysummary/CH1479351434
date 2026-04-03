--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ebd22945f524368" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5d7f13eda94b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8946e3dc07b64968"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re61a07191a0c4323"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9eab933b4fc4688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8946e3dc07b64968" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4e191077574514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re61a07191a0c4323" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,622</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,992</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>