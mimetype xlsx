--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5d7f13eda94b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R201736965f344e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re61a07191a0c4323"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd200f18c7584726"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4e191077574514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re61a07191a0c4323" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R259dfa04133a4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd200f18c7584726" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>4,536</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,136</x:t>
-[...119 lines deleted...]
-          <x:t>3,786</x:t>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,710</x:t>
-[...382 lines deleted...]
-          <x:t>3,554</x:t>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>