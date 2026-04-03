--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710828d1827e424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0deb3a83172f4b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d5a931117e4f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra46da6e331454df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eeb7bda58a547f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d5a931117e4f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d1b9195856b4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra46da6e331454df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>