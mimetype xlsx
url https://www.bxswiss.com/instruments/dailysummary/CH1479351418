--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0deb3a83172f4b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb7995a8e894f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra46da6e331454df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e58b58173a4648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d1b9195856b4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra46da6e331454df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95086339cf3148e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e58b58173a4648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>