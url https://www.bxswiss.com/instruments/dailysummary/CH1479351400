--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f911c2731f449e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78a8c754c9ab48dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36457a81d45f4094"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6303f20ecd17482c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d50d06f2d741b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36457a81d45f4094" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d69459abebb4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6303f20ecd17482c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>