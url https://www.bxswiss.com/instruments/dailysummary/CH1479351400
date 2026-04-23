--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78a8c754c9ab48dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8015ae52eab54197" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6303f20ecd17482c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8dfe774af924f37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d69459abebb4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6303f20ecd17482c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dfd7192806144f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8dfe774af924f37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>4,766</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,192</x:t>
-[...517 lines deleted...]
-          <x:t>3,790</x:t>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>