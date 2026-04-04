--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d67ea4484cd4844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R799e91907ade4c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd3f90c402c4104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2da0437c7084cd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R228ce6f1e40b4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd3f90c402c4104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae7c6182d1246bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2da0437c7084cd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>