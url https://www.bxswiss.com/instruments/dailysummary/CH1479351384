--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R799e91907ade4c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb51d540024f4eac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2da0437c7084cd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4502310c3b1e41e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae7c6182d1246bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2da0437c7084cd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62dab7c0de38459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4502310c3b1e41e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>4,135</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,847</x:t>
-[...512 lines deleted...]
-          <x:t>4,481</x:t>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>