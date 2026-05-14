--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb51d540024f4eac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc22e678cd71e488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4502310c3b1e41e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f6f69e61b224d18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62dab7c0de38459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4502310c3b1e41e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f912f227fb4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f6f69e61b224d18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>