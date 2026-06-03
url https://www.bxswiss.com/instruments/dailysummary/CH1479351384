--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc22e678cd71e488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b9add262324112" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f6f69e61b224d18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeeb3c0c765b4723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f912f227fb4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f6f69e61b224d18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ee7658836384a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeeb3c0c765b4723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,973</x:t>
-[...161 lines deleted...]
-          <x:t>3,587</x:t>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>2,781</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,193</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>3,081</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,911</x:t>
+          <x:t>2,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...19 lines deleted...]
-          <x:t>3,007</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>