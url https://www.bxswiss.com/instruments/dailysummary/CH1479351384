--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b9add262324112" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a2543ee2184370" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeeb3c0c765b4723"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbc9b7fbe0ed4960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ee7658836384a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeeb3c0c765b4723" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93410c7e24b644f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbc9b7fbe0ed4960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>2,915</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,737</x:t>
-[...399 lines deleted...]
-          <x:t>1,617</x:t>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>