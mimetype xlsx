--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a2543ee2184370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e0a1a25fa54a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbc9b7fbe0ed4960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8160a619d54de6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93410c7e24b644f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbc9b7fbe0ed4960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5bac069f8a645ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8160a619d54de6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>1,617</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>