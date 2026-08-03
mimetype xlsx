--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e0a1a25fa54a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc279edcd134e4b29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8160a619d54de6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0caa81b6b015408d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5bac069f8a645ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8160a619d54de6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2095f57f1bf4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0caa81b6b015408d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1,738</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,490</x:t>
-[...264 lines deleted...]
-          <x:t>0,853</x:t>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>1,456</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>