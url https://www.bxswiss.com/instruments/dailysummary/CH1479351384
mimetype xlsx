--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc279edcd134e4b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re96dd0afafc846cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0caa81b6b015408d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6491f6c59d2f44f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2095f57f1bf4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0caa81b6b015408d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raec87119c944463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6491f6c59d2f44f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,853</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...479 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>