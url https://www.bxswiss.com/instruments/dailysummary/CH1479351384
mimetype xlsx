--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re96dd0afafc846cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2cdbd91c76c441b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6491f6c59d2f44f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaf0f08e44104f0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raec87119c944463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6491f6c59d2f44f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb81658daa49f4682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaf0f08e44104f0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,499</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,493</x:t>
-[...43 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>0,349</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,401</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,323</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,321</x:t>
-[...16 lines deleted...]
-          <x:t>0,281</x:t>
+          <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,311</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>