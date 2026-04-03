--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1ac3bc83144a35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radcd532d14944a5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c9cd78b04a24e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b0b8d70c8c44f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485b1e165a824f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c9cd78b04a24e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011951e78d134d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b0b8d70c8c44f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>