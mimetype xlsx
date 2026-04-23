--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radcd532d14944a5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab712e839cd4ca5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b0b8d70c8c44f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7a88d1b19784b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011951e78d134d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b0b8d70c8c44f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74bde955aae24574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7a88d1b19784b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>