--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab712e839cd4ca5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc7a5c1ca28442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7a88d1b19784b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52fe28f510a94d58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74bde955aae24574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7a88d1b19784b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46458e7dd622426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52fe28f510a94d58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>