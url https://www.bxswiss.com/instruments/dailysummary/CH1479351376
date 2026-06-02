--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc7a5c1ca28442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a7f4af758d4055" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52fe28f510a94d58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9fa5470908d4f50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46458e7dd622426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52fe28f510a94d58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20dbd8915ea241f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9fa5470908d4f50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,797</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,743</x:t>
-[...458 lines deleted...]
-          <x:t>2,965</x:t>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>