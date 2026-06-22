--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a7f4af758d4055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17277bcb8af4f10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9fa5470908d4f50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ccab01c85fc48d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20dbd8915ea241f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9fa5470908d4f50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411b40463be44909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ccab01c85fc48d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>