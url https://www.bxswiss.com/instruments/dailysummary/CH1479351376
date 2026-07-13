--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17277bcb8af4f10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf1e81dc96364157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ccab01c85fc48d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cf1d0f161be4ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411b40463be44909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ccab01c85fc48d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73b15f73f70f4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cf1d0f161be4ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,641</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,741</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...396 lines deleted...]
-          <x:t>1,476</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,355</x:t>
-[...31 lines deleted...]
-          <x:t>1,329</x:t>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>