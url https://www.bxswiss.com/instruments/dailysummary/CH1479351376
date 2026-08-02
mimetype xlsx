--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf1e81dc96364157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed98cdbdf134205" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cf1d0f161be4ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racb179f0b3534bb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73b15f73f70f4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cf1d0f161be4ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0697f5fa7e494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racb179f0b3534bb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,505</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...391 lines deleted...]
-          <x:t>0,867</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,749</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>1,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>