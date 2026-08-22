--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed98cdbdf134205" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9541cc16e0441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racb179f0b3534bb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra846b30a8f4c46b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0697f5fa7e494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racb179f0b3534bb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6f0529d3aa14773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra846b30a8f4c46b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,867</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,749</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>0,749</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>