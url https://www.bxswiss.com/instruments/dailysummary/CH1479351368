--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb05527cec374e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd7cb8a1f1443d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7d24dd3d5284a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e8a31cdd4514f58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2206127676a4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7d24dd3d5284a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae8839418b8c4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e8a31cdd4514f58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>