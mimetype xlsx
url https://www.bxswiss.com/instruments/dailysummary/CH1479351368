--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd7cb8a1f1443d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebabda9e50844b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e8a31cdd4514f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e98d8f97b347a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae8839418b8c4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e8a31cdd4514f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1479851c94314b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e98d8f97b347a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,695</x:t>
-[...522 lines deleted...]
-          <x:t>4,005</x:t>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>