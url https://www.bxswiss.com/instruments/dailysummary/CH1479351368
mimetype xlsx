--- v8 (2026-04-23)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebabda9e50844b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4840b0cc059f4fbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e98d8f97b347a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8a5ee9c2c294966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1479851c94314b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e98d8f97b347a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R797352237b5b47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8a5ee9c2c294966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>3,041</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,931</x:t>
-[...60 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,577</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>2,529</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>