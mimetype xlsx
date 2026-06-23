--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4840b0cc059f4fbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab28b06dda844792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8a5ee9c2c294966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87014e2f05b84f2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R797352237b5b47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8a5ee9c2c294966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfc14c828bb64e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87014e2f05b84f2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>