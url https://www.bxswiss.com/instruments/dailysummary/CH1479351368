--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab28b06dda844792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b10c0e02fc8410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87014e2f05b84f2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raddbdbcc0d4d4341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfc14c828bb64e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87014e2f05b84f2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ef0ff7353f447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raddbdbcc0d4d4341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>