--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b10c0e02fc8410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f73771777eb4574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raddbdbcc0d4d4341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re13e1627902f46b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ef0ff7353f447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raddbdbcc0d4d4341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R617ea4f3cfe54415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re13e1627902f46b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,365</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,289</x:t>
-[...146 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,714</x:t>
-[...107 lines deleted...]
-          <x:t>1,231</x:t>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,821</x:t>
-[...144 lines deleted...]
-          <x:t>1,109</x:t>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>