--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f73771777eb4574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42db94d9c004d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re13e1627902f46b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f838c00507f4a4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R617ea4f3cfe54415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re13e1627902f46b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ace84a7182f4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f838c00507f4a4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,231</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,821</x:t>
-[...350 lines deleted...]
-          <x:t>1,131</x:t>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,989</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>0,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>