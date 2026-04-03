--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48dbe56bf40045f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6270469efc214a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra48ccfa30db44861"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94afddb278874ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re639316126b6439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra48ccfa30db44861" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9221d1b5cb734fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94afddb278874ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>