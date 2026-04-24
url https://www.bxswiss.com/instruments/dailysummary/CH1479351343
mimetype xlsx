--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6270469efc214a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e4ebf0685e454d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94afddb278874ed6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8609d327c0846b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9221d1b5cb734fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94afddb278874ed6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d548ce81a004cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8609d327c0846b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>4,709</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,677</x:t>
-[...242 lines deleted...]
-          <x:t>3,779</x:t>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>