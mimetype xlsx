--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e4ebf0685e454d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R610d6699baab4ea1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8609d327c0846b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re22dade2c27641c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d548ce81a004cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8609d327c0846b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea17379304e840a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re22dade2c27641c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,781</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,677</x:t>
-[...296 lines deleted...]
-          <x:t>2,389</x:t>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>