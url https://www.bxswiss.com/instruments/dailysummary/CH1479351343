--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R610d6699baab4ea1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab06c5ac3bb74333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re22dade2c27641c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4183b909b3844537"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea17379304e840a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re22dade2c27641c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R590cd485fc4140ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4183b909b3844537" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,413</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,371</x:t>
-[...420 lines deleted...]
-        <x:is>
           <x:t>2,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>