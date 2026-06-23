--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab06c5ac3bb74333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb900b4f665b4483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4183b909b3844537"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9873d08f9f954ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R590cd485fc4140ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4183b909b3844537" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ea3fe4baf04a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9873d08f9f954ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,967</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,695</x:t>
-[...367 lines deleted...]
-          <x:t>1,463</x:t>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,387</x:t>
-[...16 lines deleted...]
-          <x:t>1,543</x:t>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,435</x:t>
-[...80 lines deleted...]
-          <x:t>1,371</x:t>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>