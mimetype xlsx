--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb900b4f665b4483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6f44bce91e4072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9873d08f9f954ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28825d9a346c429b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ea3fe4baf04a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9873d08f9f954ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R609ad7fe42c34fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28825d9a346c429b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,463</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,387</x:t>
-[...16 lines deleted...]
-          <x:t>1,543</x:t>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,435</x:t>
-[...303 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,361</x:t>
-[...4 lines deleted...]
-          <x:t>1,225</x:t>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,317</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>1,059</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>