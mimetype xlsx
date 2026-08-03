--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6f44bce91e4072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf622dc06c3fe4872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28825d9a346c429b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f05946c4794a3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R609ad7fe42c34fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28825d9a346c429b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42b84617f4d4a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f05946c4794a3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,225</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,317</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>1,329</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,179</x:t>
-[...97 lines deleted...]
-          <x:t>1,165</x:t>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,673</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,607</x:t>
-[...6 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...117 lines deleted...]
-          <x:t>0,997</x:t>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>