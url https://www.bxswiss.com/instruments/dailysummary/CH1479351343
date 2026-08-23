--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf622dc06c3fe4872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R955c86a69e9247b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f05946c4794a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439f53e0dfbb468b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42b84617f4d4a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f05946c4794a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e03906aa69844b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439f53e0dfbb468b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,673</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,607</x:t>
-[...6 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>