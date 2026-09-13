--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R955c86a69e9247b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ced71ad374417e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439f53e0dfbb468b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R208293bc2fe44a44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e03906aa69844b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439f53e0dfbb468b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06fda31abada47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R208293bc2fe44a44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,307</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,277</x:t>
-[...16 lines deleted...]
-          <x:t>0,269</x:t>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,221</x:t>
-[...129 lines deleted...]
-          <x:t>0,135</x:t>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,161</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,153</x:t>
-[...107 lines deleted...]
-          <x:t>0,169</x:t>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>