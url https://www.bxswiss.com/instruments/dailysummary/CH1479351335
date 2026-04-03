--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7ab3da8f604d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d8e377281814cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ccf555c1a046f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1331ff21ed26471f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506cb6323b114331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ccf555c1a046f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R638744bb43394069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1331ff21ed26471f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>