--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d8e377281814cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba2f29f584c74e97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1331ff21ed26471f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad37899aff0b4630"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R638744bb43394069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1331ff21ed26471f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda2faa22756477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad37899aff0b4630" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,709</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>3,561</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>