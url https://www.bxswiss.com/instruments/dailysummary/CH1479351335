--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba2f29f584c74e97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R009795e5559848c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad37899aff0b4630"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb93ab8f7fd5b49d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda2faa22756477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad37899aff0b4630" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R665aba0ac23a40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb93ab8f7fd5b49d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,605</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,507</x:t>
-[...38 lines deleted...]
-          <x:t>2,605</x:t>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,417</x:t>
-[...92 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,241</x:t>
-[...144 lines deleted...]
-          <x:t>2,223</x:t>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>