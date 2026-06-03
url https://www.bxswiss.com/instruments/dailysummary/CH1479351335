--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R009795e5559848c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2ea12bedff4df8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb93ab8f7fd5b49d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ddb42e48d764d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R665aba0ac23a40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb93ab8f7fd5b49d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d6a374aef248ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ddb42e48d764d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,241</x:t>
-[...124 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,349</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>2,091</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,945</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,887</x:t>
-[...85 lines deleted...]
-          <x:t>2,197</x:t>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>