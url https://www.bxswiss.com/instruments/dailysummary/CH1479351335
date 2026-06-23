--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2ea12bedff4df8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7dee51790dc42a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ddb42e48d764d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eca77e7c218417e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d6a374aef248ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ddb42e48d764d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43109d16f3345ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eca77e7c218417e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,459</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...354 lines deleted...]
-          <x:t>27.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,341</x:t>
-[...117 lines deleted...]
-          <x:t>1,249</x:t>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>