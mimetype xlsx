--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7dee51790dc42a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red46cc0c9a9e4f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eca77e7c218417e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbad044173440ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43109d16f3345ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eca77e7c218417e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R692c405b7da34018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbad044173440ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,341</x:t>
-[...178 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,457</x:t>
-[...193 lines deleted...]
-          <x:t>1,037</x:t>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,157</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,929</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>