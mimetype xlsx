--- v12 (2026-07-13)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red46cc0c9a9e4f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bcddb7d07cd4a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbad044173440ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb164ae32b4f5420e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R692c405b7da34018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbad044173440ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ccdeff72c884b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb164ae32b4f5420e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1,113</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,057</x:t>
-[...48 lines deleted...]
-          <x:t>1,079</x:t>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,123</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>0,543</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,553</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,693</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,683</x:t>
-[...80 lines deleted...]
-          <x:t>0,855</x:t>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>