--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc163417474014703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aa9e2297f43480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea1e2709625f4425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b0527b2d4047ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f24012549be4bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea1e2709625f4425" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0d374267d54dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b0527b2d4047ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>2,193</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,869</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>3,597</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,949</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>3,053</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>