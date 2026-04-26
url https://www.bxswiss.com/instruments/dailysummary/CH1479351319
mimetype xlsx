--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aa9e2297f43480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae309a34f91b4fff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b0527b2d4047ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30e5c875eb94d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0d374267d54dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b0527b2d4047ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R183779adb3eb4613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30e5c875eb94d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,169</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,187</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>3,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>