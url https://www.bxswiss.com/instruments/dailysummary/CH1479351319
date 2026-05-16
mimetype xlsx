--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae309a34f91b4fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d73c1307d7b4e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30e5c875eb94d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15eef50cbd9742a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R183779adb3eb4613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30e5c875eb94d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdaf304520914a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15eef50cbd9742a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,483</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,387</x:t>
-[...119 lines deleted...]
-          <x:t>2,065</x:t>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,535</x:t>
-[...16 lines deleted...]
-          <x:t>1,863</x:t>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,765</x:t>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,843</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>2,123</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>