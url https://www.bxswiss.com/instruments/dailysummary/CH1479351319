--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d73c1307d7b4e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb78bd4bd14b4367" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15eef50cbd9742a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9460d0f7f1504101"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdaf304520914a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15eef50cbd9742a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a46d5d9bb34b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9460d0f7f1504101" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,863</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,941</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>2,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,877</x:t>
-[...16 lines deleted...]
-          <x:t>1,693</x:t>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,449</x:t>
-[...188 lines deleted...]
-          <x:t>2,171</x:t>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>