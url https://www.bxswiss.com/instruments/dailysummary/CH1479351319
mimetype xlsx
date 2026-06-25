--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb78bd4bd14b4367" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a4022506824312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9460d0f7f1504101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c3a04a452b447a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a46d5d9bb34b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9460d0f7f1504101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae8a38a5f0eb4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c3a04a452b447a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,693</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,449</x:t>
-[...340 lines deleted...]
-          <x:t>1,201</x:t>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,183</x:t>
-[...16 lines deleted...]
-          <x:t>1,229</x:t>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,165</x:t>
-[...33 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,213</x:t>
-[...117 lines deleted...]
-          <x:t>1,241</x:t>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>