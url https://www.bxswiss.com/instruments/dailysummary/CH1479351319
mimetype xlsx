--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a4022506824312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0c44fcab334be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c3a04a452b447a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f17ac635664537"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae8a38a5f0eb4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c3a04a452b447a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aeff6b687e243e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f17ac635664537" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,201</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,183</x:t>
-[...16 lines deleted...]
-          <x:t>1,229</x:t>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,165</x:t>
-[...16 lines deleted...]
-          <x:t>1,295</x:t>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,119</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>1,107</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,021</x:t>
-[...281 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>1,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>0,831</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>1,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>