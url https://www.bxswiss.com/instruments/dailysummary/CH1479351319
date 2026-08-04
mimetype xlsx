--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0c44fcab334be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c273f9f5004ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f17ac635664537"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d76fe4f1c4d4fbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aeff6b687e243e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f17ac635664537" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29336dc4ccf84190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d76fe4f1c4d4fbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,107</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,067</x:t>
-[...362 lines deleted...]
-          <x:t>0,507</x:t>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,481</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>0,739</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>