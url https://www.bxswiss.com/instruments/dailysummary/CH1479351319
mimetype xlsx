--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c273f9f5004ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re36bfe882c6c4a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d76fe4f1c4d4fbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ad0234d2414cd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29336dc4ccf84190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d76fe4f1c4d4fbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2727235984df44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ad0234d2414cd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,507</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,481</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...516 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>