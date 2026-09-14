--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re36bfe882c6c4a52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e6781861c05402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ad0234d2414cd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa9bfe84d5b4215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2727235984df44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ad0234d2414cd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffeeb61ca3044324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa9bfe84d5b4215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,197</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,133</x:t>
-[...16 lines deleted...]
-          <x:t>0,119</x:t>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,111</x:t>
-[...161 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>