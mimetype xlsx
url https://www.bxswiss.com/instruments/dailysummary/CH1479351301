--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b7eb318c8e40d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R907e9a2fae474c7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R403a4eb4f2144691"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R158ad938eafe407d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7390caca29344a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R403a4eb4f2144691" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff37ca10e458418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R158ad938eafe407d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>2,057</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,701</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,031</x:t>
-[...75 lines deleted...]
-          <x:t>3,401</x:t>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,779</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>2,879</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,541</x:t>
-[...4 lines deleted...]
-          <x:t>2,885</x:t>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>