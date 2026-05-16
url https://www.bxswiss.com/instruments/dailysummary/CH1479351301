--- v7 (2026-04-05)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R907e9a2fae474c7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80599dae796e4116" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R158ad938eafe407d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c110fd8655f4b21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff37ca10e458418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R158ad938eafe407d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd48569f5b44506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c110fd8655f4b21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>3,161</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>