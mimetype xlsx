--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80599dae796e4116" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff38faef71ed40f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c110fd8655f4b21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29adf1fbaca5434c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd48569f5b44506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c110fd8655f4b21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74bb4d4296b8497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29adf1fbaca5434c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,937</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,903</x:t>
-[...367 lines deleted...]
-          <x:t>1,533</x:t>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,521</x:t>
-[...161 lines deleted...]
-          <x:t>2,005</x:t>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>