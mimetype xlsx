--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff38faef71ed40f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629207439e844118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29adf1fbaca5434c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665cc9c15db24f08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74bb4d4296b8497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29adf1fbaca5434c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ef5e2417f0b4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665cc9c15db24f08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>1,331</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,283</x:t>
-[...97 lines deleted...]
-          <x:t>1,047</x:t>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...139 lines deleted...]
-          <x:t>1,195</x:t>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>