--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629207439e844118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb8ee5f1ecc4290" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665cc9c15db24f08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0d1e11c4674dd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ef5e2417f0b4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665cc9c15db24f08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12824142461347e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0d1e11c4674dd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,047</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...21 lines deleted...]
-          <x:t>1,189</x:t>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,127</x:t>
-[...345 lines deleted...]
-          <x:t>0,833</x:t>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,851</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>1,031</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,907</x:t>
-[...80 lines deleted...]
-          <x:t>1,001</x:t>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>