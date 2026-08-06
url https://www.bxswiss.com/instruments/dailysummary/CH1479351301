--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb8ee5f1ecc4290" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d984a59b7940d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0d1e11c4674dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07854dc5a5c402c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12824142461347e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0d1e11c4674dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc41205df4faf4b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07854dc5a5c402c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,833</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,851</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,889</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,755</x:t>
-[...146 lines deleted...]
-          <x:t>0,853</x:t>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,747</x:t>
-[...65 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,503</x:t>
-[...252 lines deleted...]
-          <x:t>0,737</x:t>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>