--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d984a59b7940d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97d0790b3f9b4564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07854dc5a5c402c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb1a1960e9d74e96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc41205df4faf4b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07854dc5a5c402c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f8d248880742a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb1a1960e9d74e96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,543</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>0,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>