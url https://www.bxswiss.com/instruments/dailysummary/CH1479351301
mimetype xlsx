--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97d0790b3f9b4564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4afaab0f411408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb1a1960e9d74e96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268ee4e823134219"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f8d248880742a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb1a1960e9d74e96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9a55971e16f49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268ee4e823134219" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,171</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>10.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,141</x:t>
-[...80 lines deleted...]
-          <x:t>0,115</x:t>
+          <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,103</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,097</x:t>
-[...16 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,099</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>