--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede1b12b95d24d35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb22a57fe480e4849" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1e70dc2c66042f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27e42b6c645e43e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbca299aa3e9c4cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1e70dc2c66042f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b1b54f29a9456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27e42b6c645e43e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>