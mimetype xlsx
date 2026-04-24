--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb22a57fe480e4849" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c449f70d47e497e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27e42b6c645e43e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bb4a85f5fb24e09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b1b54f29a9456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27e42b6c645e43e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ca6248595d4ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bb4a85f5fb24e09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,587</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,657</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>2,977</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>