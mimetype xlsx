--- v8 (2026-04-24)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c449f70d47e497e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec4100f1301407d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bb4a85f5fb24e09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3ed8915388147a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ca6248595d4ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bb4a85f5fb24e09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd03feee5537d4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3ed8915388147a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>