--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec4100f1301407d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56320b2434c4db7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3ed8915388147a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63a574eb2f0d4d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd03feee5537d4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3ed8915388147a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76e917c856ea4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63a574eb2f0d4d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>