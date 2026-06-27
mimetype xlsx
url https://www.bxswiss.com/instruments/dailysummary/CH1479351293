--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56320b2434c4db7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd417f5ab813d4c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63a574eb2f0d4d1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebdf0bebf80a4f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76e917c856ea4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63a574eb2f0d4d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0adbf56028104ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebdf0bebf80a4f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,647</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,329</x:t>
-[...139 lines deleted...]
-          <x:t>0,861</x:t>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,029</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,973</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,949</x:t>
-[...53 lines deleted...]
-          <x:t>1,033</x:t>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>