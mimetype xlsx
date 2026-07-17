--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd417f5ab813d4c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa7ff5fd92c4dc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebdf0bebf80a4f4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc1c80fe25543d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0adbf56028104ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebdf0bebf80a4f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38d8bbe4a98949ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc1c80fe25543d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,973</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,949</x:t>
-[...222 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,837</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,813</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,853</x:t>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,795</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,821</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,849</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,755</x:t>
-[...26 lines deleted...]
-          <x:t>0,895</x:t>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>