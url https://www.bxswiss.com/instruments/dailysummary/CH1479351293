--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa7ff5fd92c4dc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d2ce7c0d1a4216" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc1c80fe25543d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6a1151a9fde490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38d8bbe4a98949ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc1c80fe25543d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8c5cb3fbe34f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6a1151a9fde490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,765</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,849</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,755</x:t>
-[...75 lines deleted...]
-          <x:t>0,663</x:t>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,661</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,469</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>0,647</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>