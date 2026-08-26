--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d2ce7c0d1a4216" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e77d674b204e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6a1151a9fde490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ba220303ea04ffd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8c5cb3fbe34f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6a1151a9fde490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a0ef9f6514c4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ba220303ea04ffd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,379</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...393 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,451</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>