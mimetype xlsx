--- v14 (2026-08-26)
+++ v15 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e77d674b204e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079a6d3aae8d4e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ba220303ea04ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbbefddab6f54162"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a0ef9f6514c4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ba220303ea04ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0c2ca1e1dc14ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbbefddab6f54162" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,121</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,111</x:t>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,089</x:t>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,091</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,087</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>