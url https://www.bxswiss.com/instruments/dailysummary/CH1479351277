--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdecfcf7cdf134a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17cb8ec7a96947c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bbe97532d4547ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc547632c15dd4a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cdc572de23b49ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bbe97532d4547ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64e0e4bcf9034e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc547632c15dd4a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,581</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>1,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>