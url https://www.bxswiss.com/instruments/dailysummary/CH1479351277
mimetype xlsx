--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17cb8ec7a96947c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d85b036ba8f429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc547632c15dd4a87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460ebffed713454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64e0e4bcf9034e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc547632c15dd4a87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d646d6d6b424249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460ebffed713454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,491</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,557</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>2,801</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>