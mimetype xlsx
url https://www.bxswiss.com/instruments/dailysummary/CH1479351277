--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d85b036ba8f429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1487a1b03fd4f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460ebffed713454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R947cebdaa1a34403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d646d6d6b424249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460ebffed713454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de30795f89c4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R947cebdaa1a34403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>