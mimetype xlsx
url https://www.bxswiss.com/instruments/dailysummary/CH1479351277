--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1487a1b03fd4f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a36b4c41ca9406c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R947cebdaa1a34403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f0eae37a27d496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de30795f89c4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R947cebdaa1a34403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3856aa7113a34344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f0eae37a27d496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,669</x:t>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,275</x:t>
-[...458 lines deleted...]
-          <x:t>1,587</x:t>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>