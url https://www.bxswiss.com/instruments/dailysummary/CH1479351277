--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a36b4c41ca9406c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f5d1c826bb43de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f0eae37a27d496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f55e2737af34325"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3856aa7113a34344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f0eae37a27d496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a4e6e6941943b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f55e2737af34325" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,783</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,765</x:t>
-[...539 lines deleted...]
-          <x:t>0,865</x:t>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>