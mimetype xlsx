--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f5d1c826bb43de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cec6453f3e84d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f55e2737af34325"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7845b50e714643b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a4e6e6941943b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f55e2737af34325" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15421d6c33eb41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7845b50e714643b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>0,845</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,781</x:t>
-[...254 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,769</x:t>
-[...4 lines deleted...]
-          <x:t>0,679</x:t>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,753</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,607</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>