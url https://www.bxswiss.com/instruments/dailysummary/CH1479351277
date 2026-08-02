--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cec6453f3e84d21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67c28d45d8d4e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7845b50e714643b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra40fcfd8be144a42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15421d6c33eb41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7845b50e714643b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7cdd0d20341431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra40fcfd8be144a42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,679</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,753</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,779</x:t>
-[...4 lines deleted...]
-          <x:t>0,671</x:t>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>0,585</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,417</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,369</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,517</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>