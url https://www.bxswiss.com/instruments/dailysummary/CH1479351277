--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67c28d45d8d4e0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0d724c6bd64e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra40fcfd8be144a42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca143e27686a4091"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7cdd0d20341431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra40fcfd8be144a42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d0c7d6d56e949d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca143e27686a4091" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,585</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,417</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,369</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...489 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>