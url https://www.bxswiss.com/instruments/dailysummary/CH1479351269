--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8945380f370842e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b93c5a01a2541a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfebe6bba75a44bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4368ea20c87c4fb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c980ca2106b4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfebe6bba75a44bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc935a01ed3144134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4368ea20c87c4fb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>