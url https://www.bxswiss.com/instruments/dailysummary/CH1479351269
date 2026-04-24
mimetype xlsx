--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b93c5a01a2541a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0696386f5a482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4368ea20c87c4fb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf040646cf5314644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc935a01ed3144134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4368ea20c87c4fb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb171e5d22d4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf040646cf5314644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,259</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,095</x:t>
-[...593 lines deleted...]
-          <x:t>2,637</x:t>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>