--- v6 (2026-04-24)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0696386f5a482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb11668196bf4b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf040646cf5314644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe7478fa2ccc4f98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb171e5d22d4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf040646cf5314644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dc0bc0863694cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe7478fa2ccc4f98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...512 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,535</x:t>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,509</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1,413</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,545</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>