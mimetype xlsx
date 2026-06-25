--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb11668196bf4b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3da4402b0a42d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe7478fa2ccc4f98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29fe275515024cb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dc0bc0863694cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe7478fa2ccc4f98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcd230cbf27b4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29fe275515024cb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,217</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...414 lines deleted...]
-          <x:t>0,909</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,861</x:t>
-[...80 lines deleted...]
-          <x:t>0,859</x:t>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>