--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3da4402b0a42d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd2901cc58f246bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29fe275515024cb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3671d5989d4a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcd230cbf27b4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29fe275515024cb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c45e3827624b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3671d5989d4a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,857</x:t>
-[...475 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,655</x:t>
-[...90 lines deleted...]
-          <x:t>0,705</x:t>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>