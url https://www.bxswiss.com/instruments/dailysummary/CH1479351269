--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd2901cc58f246bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bbc000935eb41aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3671d5989d4a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf39ac4ca317242f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c45e3827624b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3671d5989d4a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2ef921adac74615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf39ac4ca317242f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,701</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,619</x:t>
-[...291 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,309</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,289</x:t>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,383</x:t>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,379</x:t>
-[...134 lines deleted...]
-          <x:t>0,451</x:t>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>