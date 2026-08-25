--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bbc000935eb41aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5114a7e7e94c46cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf39ac4ca317242f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3bb34749134420"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2ef921adac74615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf39ac4ca317242f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re330397079c34d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3bb34749134420" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,309</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,289</x:t>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,383</x:t>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,379</x:t>
-[...420 lines deleted...]
-        <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>