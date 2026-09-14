--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5114a7e7e94c46cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7276d0818624a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3bb34749134420"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9a5ef407a23438d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re330397079c34d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3bb34749134420" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c1368f50ddd40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9a5ef407a23438d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,129</x:t>
-[...80 lines deleted...]
-          <x:t>0,097</x:t>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,079</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,077</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>