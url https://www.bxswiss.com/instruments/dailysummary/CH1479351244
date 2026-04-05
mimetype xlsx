--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re672afa05ed24c84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11476eae27c04b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re34e244b8a1f4598"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76a30fc82424353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3510fd3f010419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re34e244b8a1f4598" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6d0d9ff766e4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76a30fc82424353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>