--- v5 (2026-04-05)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11476eae27c04b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R986c1ba52b0740ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76a30fc82424353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e85ac555be49f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6d0d9ff766e4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76a30fc82424353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6034b90d667c4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e85ac555be49f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,571</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,583</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,935</x:t>
-[...549 lines deleted...]
-          <x:t>2,483</x:t>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>