--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R986c1ba52b0740ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ccc567877c642aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e85ac555be49f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94f4a207bb4b43fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6034b90d667c4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e85ac555be49f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1903e594d7314b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94f4a207bb4b43fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,445</x:t>
-[...75 lines deleted...]
-          <x:t>1,371</x:t>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,459</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,229</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>1,459</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>