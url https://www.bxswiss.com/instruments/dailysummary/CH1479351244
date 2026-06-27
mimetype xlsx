--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ccc567877c642aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5815787441d04306" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94f4a207bb4b43fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af25e2d69f542fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1903e594d7314b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94f4a207bb4b43fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc573674a023f41c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af25e2d69f542fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>1,092</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,973</x:t>
-[...21 lines deleted...]
-          <x:t>1,041</x:t>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,931</x:t>
-[...242 lines deleted...]
-          <x:t>0,823</x:t>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>