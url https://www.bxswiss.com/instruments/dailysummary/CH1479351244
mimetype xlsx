--- v8 (2026-06-27)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5815787441d04306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7baa46cdbbf41af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af25e2d69f542fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc7b55e1bdc4813"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc573674a023f41c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af25e2d69f542fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c24df5408944eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc7b55e1bdc4813" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...414 lines deleted...]
-          <x:t>0,625</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,553</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>22.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,577</x:t>
-[...117 lines deleted...]
-          <x:t>0,647</x:t>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>