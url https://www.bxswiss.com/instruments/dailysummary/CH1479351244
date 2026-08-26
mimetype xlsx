--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7baa46cdbbf41af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd653577445fb4d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc7b55e1bdc4813"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9deec413603d49b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c24df5408944eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc7b55e1bdc4813" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a75123a5ab4dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9deec413603d49b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>