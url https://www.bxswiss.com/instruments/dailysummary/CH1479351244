--- v10 (2026-08-26)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd653577445fb4d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a430e05c55d4806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9deec413603d49b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ceabf4e5c7b44ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a75123a5ab4dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9deec413603d49b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b04c4d1a89b48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ceabf4e5c7b44ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
-[...80 lines deleted...]
-          <x:t>0,087</x:t>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,063</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>