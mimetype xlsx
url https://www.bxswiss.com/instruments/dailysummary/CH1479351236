--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f0e29f840e4373" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9fd412a4ce64cf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4379a4e8f281499a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcffe0d87fa04432f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29461bebaa7141db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4379a4e8f281499a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9904bf5f8b042c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcffe0d87fa04432f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>