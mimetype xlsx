--- v7 (2026-04-05)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9fd412a4ce64cf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce3647a26894ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcffe0d87fa04432f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf65db8be732043e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9904bf5f8b042c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcffe0d87fa04432f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13977b7b10d14681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf65db8be732043e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,473</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,491</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>2,333</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>