--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce3647a26894ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a79112fd5bf445e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf65db8be732043e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf78fe2fb61664045"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13977b7b10d14681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf65db8be732043e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1379328d396342c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf78fe2fb61664045" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,495</x:t>
-[...603 lines deleted...]
-          <x:t>1,349</x:t>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>