--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a79112fd5bf445e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d30420882d4596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf78fe2fb61664045"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32be225b5fda45b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1379328d396342c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf78fe2fb61664045" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c1625817ec492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32be225b5fda45b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,915</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,873</x:t>
-[...362 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>0,751</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>