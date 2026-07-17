--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d30420882d4596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970f520d8c144939" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32be225b5fda45b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49af24fcefde47fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c1625817ec492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32be225b5fda45b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04c27803ac4b4cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49af24fcefde47fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>