--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970f520d8c144939" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd146ff6c4d8445f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49af24fcefde47fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75954c7d7a54653"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04c27803ac4b4cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49af24fcefde47fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6116d8f682104ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75954c7d7a54653" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,585</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,523</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,535</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,507</x:t>
-[...173 lines deleted...]
-          <x:t>0,479</x:t>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...70 lines deleted...]
-          <x:t>0,259</x:t>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,247</x:t>
-[...21 lines deleted...]
-          <x:t>0,269</x:t>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,247</x:t>
-[...215 lines deleted...]
-          <x:t>0,391</x:t>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>