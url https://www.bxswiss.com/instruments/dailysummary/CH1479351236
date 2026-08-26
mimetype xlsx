--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd146ff6c4d8445f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6374244630e34a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75954c7d7a54653"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc948046a59914007"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6116d8f682104ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75954c7d7a54653" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75716cea84f8457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc948046a59914007" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,251</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,269</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,247</x:t>
-[...389 lines deleted...]
-          <x:t>0,243</x:t>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
-[...48 lines deleted...]
-          <x:t>0,271</x:t>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>