--- v13 (2026-08-26)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6374244630e34a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70099badf4f24017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc948046a59914007"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef2f11ff2ab4948"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75716cea84f8457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc948046a59914007" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38eedb9deb374eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef2f11ff2ab4948" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,103</x:t>
-[...97 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,063</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
-[...38 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>