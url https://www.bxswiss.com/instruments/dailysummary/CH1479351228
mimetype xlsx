--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ba338a2ba1411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f5a46fff2f4c2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc42dce6909a4d94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4a676bb7f74ade"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d1622dd9cf04e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc42dce6909a4d94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a26fbf76984854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4a676bb7f74ade" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>