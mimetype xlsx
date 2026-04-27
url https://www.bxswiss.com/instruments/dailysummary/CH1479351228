--- v7 (2026-04-05)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f5a46fff2f4c2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ec05b7e0af64b8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4a676bb7f74ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R196b0007aff744f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a26fbf76984854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4a676bb7f74ade" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f5c3eb56f2f40f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R196b0007aff744f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,067</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,885</x:t>
-[...512 lines deleted...]
-          <x:t>2,195</x:t>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>