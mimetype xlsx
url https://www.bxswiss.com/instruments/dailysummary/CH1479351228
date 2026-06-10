--- v8 (2026-04-27)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ec05b7e0af64b8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76cddbca615c413e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R196b0007aff744f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6377b470746844b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f5c3eb56f2f40f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R196b0007aff744f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9107f04ea6294d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6377b470746844b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>1,241</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,253</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,913</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>1,289</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>