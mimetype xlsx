--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76cddbca615c413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70bf42fef324958" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6377b470746844b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R269ae9f09e234d18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9107f04ea6294d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6377b470746844b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65d5f462f464edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R269ae9f09e234d18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,887</x:t>
-[...4 lines deleted...]
-          <x:t>0,791</x:t>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>0,699</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,663</x:t>
-[...161 lines deleted...]
-          <x:t>0,823</x:t>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>