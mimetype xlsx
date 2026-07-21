--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70bf42fef324958" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a26ce1a631c41ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R269ae9f09e234d18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb52729015e784309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65d5f462f464edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R269ae9f09e234d18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4208ee4fbf4424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb52729015e784309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,699</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,663</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,469</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,399</x:t>
-[...134 lines deleted...]
-          <x:t>0,489</x:t>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>