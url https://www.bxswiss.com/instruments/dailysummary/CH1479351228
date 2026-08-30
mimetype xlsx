--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a26ce1a631c41ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c7fe7bb035448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb52729015e784309"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R490f228d94ac4794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4208ee4fbf4424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb52729015e784309" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9d9dda53ce34edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R490f228d94ac4794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,341</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>