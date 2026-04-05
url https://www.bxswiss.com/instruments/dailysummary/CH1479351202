--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25882149cfb74205" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f9b856905a14172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14f4d7bad0764b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb697c1cad663406d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4053f4e52e44a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14f4d7bad0764b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0da1e3747c64004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb697c1cad663406d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>