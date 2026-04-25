--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f9b856905a14172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73c5cab48674f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb697c1cad663406d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98e44b75b4204cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0da1e3747c64004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb697c1cad663406d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc4e1caf45d4829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98e44b75b4204cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,579</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,297</x:t>
-[...571 lines deleted...]
-          <x:t>2,065</x:t>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>