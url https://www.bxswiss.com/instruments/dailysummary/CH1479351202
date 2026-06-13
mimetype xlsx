--- v7 (2026-04-25)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73c5cab48674f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re300ffdfd2ed45f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98e44b75b4204cd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6495a98dde85427b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc4e1caf45d4829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98e44b75b4204cd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1aa936be21047c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6495a98dde85427b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...522 lines deleted...]
-          <x:t>1,181</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,151</x:t>
-[...53 lines deleted...]
-          <x:t>1,201</x:t>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>