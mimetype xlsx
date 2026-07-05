--- v8 (2026-06-13)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re300ffdfd2ed45f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198bd3d452f7432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6495a98dde85427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d77353b5d641e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1aa936be21047c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6495a98dde85427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeba6ff8d79a4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d77353b5d641e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,619</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>0,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,643</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>