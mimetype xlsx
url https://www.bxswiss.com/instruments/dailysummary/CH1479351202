--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198bd3d452f7432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbe5657ef7e4f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d77353b5d641e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R178ab7cf30734b63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeba6ff8d79a4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d77353b5d641e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbdca4b48e324249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R178ab7cf30734b63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>0,457</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,475</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,423</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,361</x:t>
-[...156 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,213</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,207</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>