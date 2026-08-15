--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbe5657ef7e4f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e957280175045f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R178ab7cf30734b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f1ae441bae4ec0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbdca4b48e324249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R178ab7cf30734b63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref563a4bb3c24251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f1ae441bae4ec0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>0,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>