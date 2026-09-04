--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e957280175045f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42da887ae74a488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f1ae441bae4ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa481b725c9e46cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref563a4bb3c24251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f1ae441bae4ec0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40272912989e4f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa481b725c9e46cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>