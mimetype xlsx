--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95351687c6a84018" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a877d78ad9e444b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R563f0291a45f4b32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbd5d3e07be14e76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f1d8a49865449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R563f0291a45f4b32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R545ecf72013a41e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbd5d3e07be14e76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>