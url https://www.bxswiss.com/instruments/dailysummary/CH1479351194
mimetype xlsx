--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a877d78ad9e444b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86aef35fa064df7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbd5d3e07be14e76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R841c1c37efa84318"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R545ecf72013a41e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbd5d3e07be14e76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a405782783f44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R841c1c37efa84318" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,521</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,517</x:t>
-[...539 lines deleted...]
-          <x:t>1,943</x:t>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>