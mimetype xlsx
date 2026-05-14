--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86aef35fa064df7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a6301abdd2425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R841c1c37efa84318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf17351fca6494964"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a405782783f44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R841c1c37efa84318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a2ef6ef3e14eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf17351fca6494964" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>