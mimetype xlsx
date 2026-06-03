--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a6301abdd2425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b84dd0fa8e45fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf17351fca6494964"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c22a85e9fe3459f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a2ef6ef3e14eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf17351fca6494964" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b44a8178c3454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c22a85e9fe3459f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,095</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,157</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>04.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,149</x:t>
-[...26 lines deleted...]
-          <x:t>1,157</x:t>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,961</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>0,913</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,873</x:t>
-[...85 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>