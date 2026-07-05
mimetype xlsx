--- v9 (2026-06-03)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b84dd0fa8e45fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67fd03548bbf4f93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c22a85e9fe3459f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50edb97ee83e4ce0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b44a8178c3454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c22a85e9fe3459f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a33528b16b49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50edb97ee83e4ce0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,729</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,759</x:t>
-[...26 lines deleted...]
-          <x:t>0,573</x:t>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>