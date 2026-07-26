--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67fd03548bbf4f93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc791b0e9b7fd4f32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50edb97ee83e4ce0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d21e249fb6b48ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a33528b16b49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50edb97ee83e4ce0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03f1dd782d8f4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d21e249fb6b48ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,459</x:t>
-[...58 lines deleted...]
-          <x:t>0,385</x:t>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,401</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,403</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,363</x:t>
-[...161 lines deleted...]
-          <x:t>0,189</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>