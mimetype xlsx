--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc791b0e9b7fd4f32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9dda03b008943a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d21e249fb6b48ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d832d0a271c45d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03f1dd782d8f4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d21e249fb6b48ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa5532833914237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d832d0a271c45d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,403</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,363</x:t>
-[...124 lines deleted...]
-          <x:t>0,297</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,223</x:t>
-[...60 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>0,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>