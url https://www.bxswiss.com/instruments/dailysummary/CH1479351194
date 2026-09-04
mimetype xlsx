--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9dda03b008943a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128389f0dfe04205" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d832d0a271c45d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa23bc03c285476d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa5532833914237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d832d0a271c45d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f68ef65e5e24337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa23bc03c285476d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>