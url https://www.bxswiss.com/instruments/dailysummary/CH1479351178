--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e9e55d9f574d09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18884a6da96b480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c9c04abd0554f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raabc5933f6844a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8783e44f8d5443fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c9c04abd0554f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5bfe3e02c494f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raabc5933f6844a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>