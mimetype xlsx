--- v6 (2026-04-03)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18884a6da96b480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21fd1074d3aa4a3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raabc5933f6844a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14602065bb5a42e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5bfe3e02c494f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raabc5933f6844a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3d09db821f41d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14602065bb5a42e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,116</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,017</x:t>
-[...43 lines deleted...]
-          <x:t>1,433</x:t>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,161</x:t>
-[...566 lines deleted...]
-          <x:t>1,831</x:t>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>