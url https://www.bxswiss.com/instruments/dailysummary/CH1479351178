--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21fd1074d3aa4a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba4c4cfad064fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14602065bb5a42e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5273e0c0313d478a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3d09db821f41d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14602065bb5a42e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f372838fb14498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5273e0c0313d478a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1,023</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,003</x:t>
-[...205 lines deleted...]
-          <x:t>1,069</x:t>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,061</x:t>
-[...60 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,779</x:t>
-[...117 lines deleted...]
-          <x:t>0,911</x:t>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>