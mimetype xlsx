--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba4c4cfad064fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7756aedac0b6445a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5273e0c0313d478a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d565d342cb84673"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f372838fb14498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5273e0c0313d478a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b3a538d9bd4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d565d342cb84673" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>