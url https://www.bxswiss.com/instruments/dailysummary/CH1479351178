--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7756aedac0b6445a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeca67bada32491a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d565d342cb84673"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5de6cae88b2470c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b3a538d9bd4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d565d342cb84673" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcec048efffa741c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5de6cae88b2470c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,465</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>