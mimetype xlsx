--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeca67bada32491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dd71cb3059f41c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5de6cae88b2470c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ab793e4f53412f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcec048efffa741c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5de6cae88b2470c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcaf306f3bc54626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ab793e4f53412f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,349</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,363</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,351</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,323</x:t>
-[...97 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,161</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,239</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>