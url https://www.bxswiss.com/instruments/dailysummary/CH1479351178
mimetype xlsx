--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dd71cb3059f41c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb946561f22b4e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ab793e4f53412f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a07754905024d26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcaf306f3bc54626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ab793e4f53412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071c084570b54245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a07754905024d26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,169</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,161</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...413 lines deleted...]
-          <x:t>0,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,147</x:t>
-[...21 lines deleted...]
-          <x:t>0,171</x:t>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>