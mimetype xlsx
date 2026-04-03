--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra88bf034598f452d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2af644fce634010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad66bc9509843ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ba92a715ebf4fb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c44225eded44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad66bc9509843ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36befce22d4b4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ba92a715ebf4fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>