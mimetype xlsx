--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2af644fce634010" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b2e8c5225a4ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ba92a715ebf4fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c46ed31c5d44b02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36befce22d4b4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ba92a715ebf4fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ad75879b84e48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c46ed31c5d44b02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1,597</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,397</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>