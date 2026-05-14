--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b2e8c5225a4ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ded7ed1e204541" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c46ed31c5d44b02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031e97480dfc436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ad75879b84e48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c46ed31c5d44b02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32034ef2ecfd452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031e97480dfc436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>