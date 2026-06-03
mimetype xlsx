--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ded7ed1e204541" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d23d33830e4928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031e97480dfc436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6778448be3a74566"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32034ef2ecfd452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031e97480dfc436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d35e378ef1640b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6778448be3a74566" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,061</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,939</x:t>
-[...291 lines deleted...]
-          <x:t>0,949</x:t>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,003</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>0,633</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,601</x:t>
-[...112 lines deleted...]
-          <x:t>0,843</x:t>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>