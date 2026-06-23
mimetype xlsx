--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d23d33830e4928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dda1a10c8e64d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6778448be3a74566"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c719d77212405a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d35e378ef1640b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6778448be3a74566" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d5726b009d94a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c719d77212405a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,613</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>0,427</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,397</x:t>
-[...4 lines deleted...]
-          <x:t>0,437</x:t>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>