--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dda1a10c8e64d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d6c8547e9f64a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c719d77212405a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d8ee83172949de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d5726b009d94a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c719d77212405a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e88c74dc87d438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d8ee83172949de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>0,427</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,397</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,469</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>