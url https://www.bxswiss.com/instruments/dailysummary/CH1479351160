--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d6c8547e9f64a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8ecd9cfe7d411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d8ee83172949de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a2164321304887"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e88c74dc87d438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d8ee83172949de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc27d3bfeecbe4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a2164321304887" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,317</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,331</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...16 lines deleted...]
-          <x:t>0,317</x:t>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,271</x:t>
-[...70 lines deleted...]
-          <x:t>0,331</x:t>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,301</x:t>
-[...75 lines deleted...]
-          <x:t>0,245</x:t>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,169</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,177</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,167</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,191</x:t>
-[...90 lines deleted...]
-          <x:t>0,215</x:t>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>