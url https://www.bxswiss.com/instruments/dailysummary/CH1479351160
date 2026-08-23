--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8ecd9cfe7d411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bb921373d3f4ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a2164321304887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06556672a7d34bdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc27d3bfeecbe4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a2164321304887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R897e4abd75a5414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06556672a7d34bdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,169</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,177</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,167</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,191</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,127</x:t>
-[...48 lines deleted...]
-          <x:t>0,153</x:t>
+          <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>