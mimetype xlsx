--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5b99d2846943d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39609283ec74074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1a1b9ec87f246a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607b01e0e9fa45fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b19122d45744d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1a1b9ec87f246a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b5bdb66442b4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607b01e0e9fa45fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>