--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39609283ec74074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8c6540e0ef54e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607b01e0e9fa45fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a20d658b9cc4e92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b5bdb66442b4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607b01e0e9fa45fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb989c50cce94346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a20d658b9cc4e92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,053</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,273</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,269</x:t>
-[...539 lines deleted...]
-          <x:t>1,619</x:t>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>