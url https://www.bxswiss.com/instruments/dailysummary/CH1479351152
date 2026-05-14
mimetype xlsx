--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8c6540e0ef54e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a402835550840e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a20d658b9cc4e92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad23eba6368412e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb989c50cce94346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a20d658b9cc4e92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396237b5f7d8445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad23eba6368412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,137</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,081</x:t>
-[...87 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,991</x:t>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,871</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>0,881</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>