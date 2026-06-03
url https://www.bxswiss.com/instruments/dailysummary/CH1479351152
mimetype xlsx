--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a402835550840e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f96bae56a78472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad23eba6368412e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce82d2ee624d42b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396237b5f7d8445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad23eba6368412e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb1dfc8f8b65407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce82d2ee624d42b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,991</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,871</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,641</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,673</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>0,675</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,671</x:t>
-[...107 lines deleted...]
-          <x:t>0,781</x:t>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>