--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f96bae56a78472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f3c93fcfc84fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce82d2ee624d42b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R643d16d61d0847d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb1dfc8f8b65407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce82d2ee624d42b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fcde07fab8947ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R643d16d61d0847d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,695</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,589</x:t>
-[...308 lines deleted...]
-          <x:t>0,559</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,539</x:t>
-[...53 lines deleted...]
-          <x:t>0,403</x:t>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...100 lines deleted...]
-          <x:t>0,403</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>