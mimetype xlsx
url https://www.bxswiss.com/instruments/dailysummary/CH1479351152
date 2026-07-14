--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f3c93fcfc84fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d070610c6954ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R643d16d61d0847d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R408ea4876b544c38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fcde07fab8947ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R643d16d61d0847d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda3b492131dd4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R408ea4876b544c38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,403</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>