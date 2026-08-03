--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d070610c6954ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9c30f978b84e8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R408ea4876b544c38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9c178b09a894f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda3b492131dd4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R408ea4876b544c38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24777d8c040540c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9c178b09a894f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,289</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,289</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,249</x:t>
-[...210 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,161</x:t>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>0,201</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>