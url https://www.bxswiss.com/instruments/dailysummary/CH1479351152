--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9c30f978b84e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd596694187644c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9c178b09a894f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d7b8d887e124bd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24777d8c040540c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9c178b09a894f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb743379c3674b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d7b8d887e124bd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,161</x:t>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...472 lines deleted...]
-          <x:t>0,137</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>