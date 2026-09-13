--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd596694187644c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab3afe5d64b45ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d7b8d887e124bd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc270e5fab9443e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb743379c3674b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d7b8d887e124bd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R091654f0b37f4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc270e5fab9443e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,057</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,057</x:t>
-[...70 lines deleted...]
-          <x:t>0,043</x:t>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,041</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,035</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,039</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,029</x:t>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>