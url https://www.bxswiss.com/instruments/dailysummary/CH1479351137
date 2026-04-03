--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ca3e864cc704c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43290f08b4af469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd458aa2b966448c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e242cb8ce174c0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree2406f0093f494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd458aa2b966448c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4211f789e2064941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e242cb8ce174c0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>