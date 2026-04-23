--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43290f08b4af469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae51f762618f4bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e242cb8ce174c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2c0975e10a44b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4211f789e2064941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e242cb8ce174c0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5734e72bad544c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2c0975e10a44b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,335</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>1,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>