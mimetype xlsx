--- v7 (2026-04-23)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae51f762618f4bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf70d94f70e42b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2c0975e10a44b73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2412755fd944435"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5734e72bad544c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2c0975e10a44b73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R829a54867f1142aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2412755fd944435" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...431 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,779</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,745</x:t>
-[...80 lines deleted...]
-          <x:t>0,821</x:t>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>