--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf70d94f70e42b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b92d6b32e3249af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2412755fd944435"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R643585fab6b54e96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R829a54867f1142aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2412755fd944435" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79a4b7397f8c4d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R643585fab6b54e96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,513</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,557</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,499</x:t>
-[...65 lines deleted...]
-          <x:t>0,423</x:t>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,379</x:t>
-[...85 lines deleted...]
-          <x:t>0,371</x:t>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>