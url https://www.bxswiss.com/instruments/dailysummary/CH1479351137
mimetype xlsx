--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b92d6b32e3249af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe9568d5dd64355" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R643585fab6b54e96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re52b8da1380643d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79a4b7397f8c4d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R643585fab6b54e96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cdef237db29481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re52b8da1380643d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,557</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,499</x:t>
-[...65 lines deleted...]
-          <x:t>0,423</x:t>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,379</x:t>
-[...92 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,297</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>