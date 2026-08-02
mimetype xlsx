--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe9568d5dd64355" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a539ba78c3d4619" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re52b8da1380643d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63b96423c33c4809"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cdef237db29481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re52b8da1380643d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71eef4c79c747c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63b96423c33c4809" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>0,221</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>0,241</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,207</x:t>
-[...60 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,147</x:t>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,133</x:t>
-[...134 lines deleted...]
-          <x:t>0,179</x:t>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>