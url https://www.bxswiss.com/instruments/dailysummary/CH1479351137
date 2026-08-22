--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a539ba78c3d4619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c7387f33c94be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63b96423c33c4809"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra42093a7bfeb446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71eef4c79c747c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63b96423c33c4809" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f883890eb74f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra42093a7bfeb446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,147</x:t>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,133</x:t>
-[...506 lines deleted...]
-        <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>