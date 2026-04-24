--- v6 (2026-03-14)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13e1a25f036e4ac2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363965cf338b4c74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdff7d4f72104b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd0b7943b17d4109"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ca82ae5f5ce4aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdff7d4f72104b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3ac892c411e47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd0b7943b17d4109" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,683</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>19.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,751</x:t>
-[...441 lines deleted...]
-          <x:t>1,357</x:t>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>