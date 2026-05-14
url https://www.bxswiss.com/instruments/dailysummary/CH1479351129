--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363965cf338b4c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937dde823f6e455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd0b7943b17d4109"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb20af6239311425d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3ac892c411e47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd0b7943b17d4109" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra69cd33c6fc541a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb20af6239311425d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>