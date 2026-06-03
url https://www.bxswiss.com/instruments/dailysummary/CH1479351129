--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937dde823f6e455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0016cd3f8fe24bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb20af6239311425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd851d96013b24b41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra69cd33c6fc541a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb20af6239311425d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef2335cad6c45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd851d96013b24b41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,705</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>0,717</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,799</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,799</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>0,485</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,671</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>