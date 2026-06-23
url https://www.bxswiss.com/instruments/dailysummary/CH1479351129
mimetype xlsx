--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0016cd3f8fe24bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a43645be74d4a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd851d96013b24b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62511af46194553"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef2335cad6c45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd851d96013b24b41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a9230fe510849c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62511af46194553" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>