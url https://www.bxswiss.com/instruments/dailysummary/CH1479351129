--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a43645be74d4a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e8234c8598343fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62511af46194553"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a14e616a9745bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a9230fe510849c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62511af46194553" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4fe576741414b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a14e616a9745bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,391</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,363</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...354 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>