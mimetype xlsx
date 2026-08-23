--- v11 (2026-07-13)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e8234c8598343fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ada1675cd64d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a14e616a9745bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf58d0ee396ef4192"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4fe576741414b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a14e616a9745bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e946e78bddc40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf58d0ee396ef4192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,241</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>0,183</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,169</x:t>
-[...48 lines deleted...]
-          <x:t>0,135</x:t>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,123</x:t>
-[...16 lines deleted...]
-          <x:t>0,129</x:t>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>