--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ada1675cd64d83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006739c7480c4497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf58d0ee396ef4192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57f30bc1bc174c6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e946e78bddc40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf58d0ee396ef4192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad95f9a64fc4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57f30bc1bc174c6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,049</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,047</x:t>
-[...43 lines deleted...]
-          <x:t>0,041</x:t>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,037</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>14.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,029</x:t>
-[...144 lines deleted...]
-          <x:t>0,023</x:t>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>