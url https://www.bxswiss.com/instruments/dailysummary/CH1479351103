--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86cf5fad08c47ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80e93d5932f42b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02f0aee010384fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a7582e82e54a2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd5ea2c564144f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02f0aee010384fc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7169c3eff94a4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a7582e82e54a2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>