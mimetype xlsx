--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80e93d5932f42b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bd55eb58ce7416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a7582e82e54a2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66ad3b0f050746b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7169c3eff94a4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a7582e82e54a2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e75a878ed884bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66ad3b0f050746b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>1,241</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,127</x:t>
-[...409 lines deleted...]
-          <x:t>1,349</x:t>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>