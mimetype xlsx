--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bd55eb58ce7416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c6d0d6b78864bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66ad3b0f050746b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d26bd78e49e4c4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e75a878ed884bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66ad3b0f050746b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R895122fb19ae4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d26bd78e49e4c4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>