--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c6d0d6b78864bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea3e3a85d86459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d26bd78e49e4c4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac21955c29584a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R895122fb19ae4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d26bd78e49e4c4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R707f31a9f80644b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac21955c29584a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,705</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>0,643</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,681</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>28.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,813</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,753</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,747</x:t>
-[...43 lines deleted...]
-          <x:t>0,559</x:t>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,479</x:t>
-[...134 lines deleted...]
-          <x:t>0,623</x:t>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>