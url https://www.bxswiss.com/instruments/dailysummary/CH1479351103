--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea3e3a85d86459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fbc4713d534a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac21955c29584a60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70b4c1a4f67f4909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R707f31a9f80644b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac21955c29584a60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46f0e4943ca4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70b4c1a4f67f4909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,559</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,479</x:t>
-[...259 lines deleted...]
-          <x:t>0,619</x:t>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,467</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,539</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>0,291</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>