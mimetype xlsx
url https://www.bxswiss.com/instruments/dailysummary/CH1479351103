--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fbc4713d534a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3a200379b24dd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70b4c1a4f67f4909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3842b11a38c64e12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46f0e4943ca4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70b4c1a4f67f4909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d6675183f44539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3842b11a38c64e12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>0,291</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>