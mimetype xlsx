--- v12 (2026-07-13)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3a200379b24dd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4eb31bb6514ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3842b11a38c64e12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f701dceedb4e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d6675183f44539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3842b11a38c64e12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0350219434034998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f701dceedb4e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,223</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,191</x:t>
-[...173 lines deleted...]
-          <x:t>0,167</x:t>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,155</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,113</x:t>
-[...16 lines deleted...]
-          <x:t>0,119</x:t>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,153</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>