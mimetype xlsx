--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07ec23c75a74ae7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51e834c32094a86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0161655a6da47a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b65434742824055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R497403e9b5104266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0161655a6da47a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8daecd410e9544cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b65434742824055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,829</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,827</x:t>
-[...173 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,169</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>1,211</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>