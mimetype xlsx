--- v4 (2026-04-05)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51e834c32094a86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f42647b461439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b65434742824055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a90b67b269a4012"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8daecd410e9544cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b65434742824055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree667d753a8b4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a90b67b269a4012" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,237</x:t>
-[...522 lines deleted...]
-          <x:t>1,269</x:t>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>