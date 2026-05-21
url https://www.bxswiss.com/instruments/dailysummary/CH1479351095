--- v5 (2026-04-27)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f42647b461439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6139734742424d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a90b67b269a4012"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda8f86cedd744158"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree667d753a8b4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a90b67b269a4012" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e251a5dcc57489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda8f86cedd744158" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,657</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,663</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,653</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,663</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,679</x:t>
-[...80 lines deleted...]
-          <x:t>0,687</x:t>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,697</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>