--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6139734742424d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79559d88d8844297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda8f86cedd744158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04d28ded021424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e251a5dcc57489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda8f86cedd744158" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ad7fac19804861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04d28ded021424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,687</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>0,703</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,695</x:t>
-[...114 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,583</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>