--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79559d88d8844297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9528f9d9e5d54a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04d28ded021424e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfe78462f3ec436c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ad7fac19804861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04d28ded021424e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a04601a367848f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfe78462f3ec436c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,299</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>