--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9528f9d9e5d54a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88504b93b944e85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfe78462f3ec436c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eff0adaa6704556"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a04601a367848f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfe78462f3ec436c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b55e1884b384d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eff0adaa6704556" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,223</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,205</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...134 lines deleted...]
-          <x:t>0,201</x:t>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>