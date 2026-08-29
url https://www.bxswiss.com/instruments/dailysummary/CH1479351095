--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88504b93b944e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe481605554f40aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eff0adaa6704556"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R748c1bb7f5c84b96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b55e1884b384d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eff0adaa6704556" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68f406375b17496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R748c1bb7f5c84b96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,111</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,105</x:t>
-[...269 lines deleted...]
-          <x:t>0,133</x:t>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>