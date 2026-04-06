--- v4 (2026-03-17)
+++ v5 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d78bada1e0246cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72bac627eb404dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde6d41b64073409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b6848da44814d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d8598f29884e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde6d41b64073409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b158d076934fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b6848da44814d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,781</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>1,419</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,089</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>1,033</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>