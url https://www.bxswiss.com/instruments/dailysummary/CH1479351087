--- v5 (2026-04-06)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72bac627eb404dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a820e746bc4d1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b6848da44814d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9568a24c434663"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b158d076934fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b6848da44814d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02afb0db98034668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9568a24c434663" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,953</x:t>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,949</x:t>
-[...539 lines deleted...]
-          <x:t>1,193</x:t>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>