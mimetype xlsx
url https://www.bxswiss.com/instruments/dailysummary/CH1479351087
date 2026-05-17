--- v6 (2026-04-27)
+++ v7 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a820e746bc4d1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd57d3fe68c4a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9568a24c434663"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cba53230e854092"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02afb0db98034668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9568a24c434663" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7ef92e0ae73453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cba53230e854092" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,707</x:t>
-[...4 lines deleted...]
-          <x:t>0,613</x:t>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>0,561</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,533</x:t>
-[...112 lines deleted...]
-          <x:t>0,653</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>