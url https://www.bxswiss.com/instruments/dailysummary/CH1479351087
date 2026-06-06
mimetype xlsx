--- v7 (2026-05-17)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd57d3fe68c4a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270877bf059f4f52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cba53230e854092"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75bfb5bd38eb424c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7ef92e0ae73453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cba53230e854092" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75a9cf128f0a492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75bfb5bd38eb424c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,561</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,533</x:t>
-[...21 lines deleted...]
-          <x:t>0,647</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>0,477</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,473</x:t>
-[...161 lines deleted...]
-          <x:t>0,589</x:t>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>