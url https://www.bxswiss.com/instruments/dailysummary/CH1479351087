--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270877bf059f4f52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10371030253045ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75bfb5bd38eb424c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa8ff3d30404dc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75a9cf128f0a492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75bfb5bd38eb424c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R547ae1143f2047b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa8ff3d30404dc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>