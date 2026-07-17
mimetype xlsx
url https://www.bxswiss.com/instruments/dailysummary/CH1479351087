--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10371030253045ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403e26a56d474d6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa8ff3d30404dc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2004eecc102f4b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R547ae1143f2047b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa8ff3d30404dc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96d36b603e8d4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2004eecc102f4b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>