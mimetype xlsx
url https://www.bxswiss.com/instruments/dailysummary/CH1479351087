--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403e26a56d474d6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re807e584ee6b4403" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2004eecc102f4b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc32f8ba367941de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96d36b603e8d4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2004eecc102f4b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbc518247b3a4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc32f8ba367941de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,187</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,173</x:t>
-[...21 lines deleted...]
-          <x:t>0,189</x:t>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,161</x:t>
-[...168 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,151</x:t>
-[...26 lines deleted...]
-          <x:t>0,139</x:t>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,113</x:t>
-[...38 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,097</x:t>
-[...215 lines deleted...]
-          <x:t>0,125</x:t>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>