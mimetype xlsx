--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re807e584ee6b4403" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba65690c0984477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc32f8ba367941de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re231f162cc264a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbc518247b3a4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc32f8ba367941de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98ad8b49d89a48b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re231f162cc264a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,103</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,097</x:t>
-[...479 lines deleted...]
-        <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>